--- v1 (2026-08-31)
+++ v2 (2026-10-23)
@@ -499,100 +499,100 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5:K5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="2.285" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:11">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
     <row r="6" spans="1:11">
       <c r="C6" t="s">
         <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>6</v>
       </c>
       <c r="H6" t="s">
         <v>7</v>
       </c>
       <c r="J6" t="s">
         <v>8</v>
@@ -610,136 +610,136 @@
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
       <c r="H7" t="s">
         <v>9</v>
       </c>
       <c r="I7" t="s">
         <v>10</v>
       </c>
       <c r="J7" t="s">
         <v>9</v>
       </c>
       <c r="K7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="E8">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8">
         <v>1</v>
       </c>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I8">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E9">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="C10">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="D10">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="E10">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="F10">
+        <v>1</v>
+      </c>
+      <c r="G10">
+        <v>1</v>
+      </c>
+      <c r="H10">
         <v>2</v>
       </c>
-      <c r="G10">
-[...4 lines deleted...]
-      </c>
       <c r="I10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:K2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:K5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B8"/>
     <mergeCell ref="B9:B9"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>