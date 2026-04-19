--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -518,71 +518,71 @@
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>10</v>
       </c>
       <c r="C5">
         <v>11</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C6">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="D6">
-        <v>67</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C7" s="2">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="D7" s="2">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>