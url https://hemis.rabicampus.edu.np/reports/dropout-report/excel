--- v2 (2026-04-19)
+++ v3 (2026-08-25)
@@ -104,51 +104,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789453b18868b599cc8c68bba08fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789453b18868b599cc8c68bba08fc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a96eab17ba2b16c37906db1e4651a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a96eab17ba2b16c37906db1e4651a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4762500" cy="4762500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="School Logo" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -521,68 +521,68 @@
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>10</v>
       </c>
       <c r="C5">
         <v>11</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>6</v>
       </c>
       <c r="C6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2">
         <v>16</v>
       </c>
       <c r="C7" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>