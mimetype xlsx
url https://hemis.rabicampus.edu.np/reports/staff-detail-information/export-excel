--- v0 (2025-10-30)
+++ v1 (2026-04-19)
@@ -14,169 +14,256 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dropout Students Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Rabi Campus
 Staff Detail Information Report
 Academic Year: 2025</t>
   </si>
   <si>
     <t>Staff Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Qualification</t>
   </si>
   <si>
     <t>Job Type</t>
   </si>
   <si>
     <t>Date of joining</t>
   </si>
   <si>
+    <t>Test Teacher</t>
+  </si>
+  <si>
+    <t>Lecturer</t>
+  </si>
+  <si>
+    <t>Not Set</t>
+  </si>
+  <si>
+    <t>Dil Bahadur Gurung</t>
+  </si>
+  <si>
+    <t>Asst. Lecturer/Teaching Assistant</t>
+  </si>
+  <si>
+    <t>Part-Time</t>
+  </si>
+  <si>
+    <t>2077-01-17</t>
+  </si>
+  <si>
+    <t>Admin 1</t>
+  </si>
+  <si>
     <t>First Class</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Permanent</t>
   </si>
   <si>
-    <t>Lecturer</t>
+    <t>Janga Bahadur Thapa</t>
+  </si>
+  <si>
+    <t>Reader</t>
+  </si>
+  <si>
+    <t>MA, M Ed</t>
+  </si>
+  <si>
+    <t>Teaching Staff</t>
+  </si>
+  <si>
+    <t>2081-03-05</t>
+  </si>
+  <si>
+    <t>Prerana Rai</t>
+  </si>
+  <si>
+    <t>MEd</t>
+  </si>
+  <si>
+    <t>Contract</t>
+  </si>
+  <si>
+    <t>2080-08-20</t>
+  </si>
+  <si>
+    <t>Nirupa Bhattari</t>
+  </si>
+  <si>
+    <t>MBS</t>
+  </si>
+  <si>
+    <t>2080-05-24</t>
+  </si>
+  <si>
+    <t>Librarian Main</t>
+  </si>
+  <si>
+    <t>Third Class</t>
+  </si>
+  <si>
+    <t>Bachelor</t>
+  </si>
+  <si>
+    <t>2068-03-20</t>
+  </si>
+  <si>
+    <t>Niraj Rai</t>
+  </si>
+  <si>
+    <t>Assistants</t>
+  </si>
+  <si>
+    <t>SLC</t>
+  </si>
+  <si>
+    <t>Non-Teaching Staff</t>
+  </si>
+  <si>
+    <t>2076-08-04</t>
+  </si>
+  <si>
+    <t>Sarsawati Rai</t>
+  </si>
+  <si>
+    <t>Pushpalal Bhattarai</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>2080-10-18</t>
+  </si>
+  <si>
+    <t>Rohit Prasad Dhungana</t>
+  </si>
+  <si>
+    <t>M.A, MEd</t>
+  </si>
+  <si>
+    <t>2080-04-08</t>
+  </si>
+  <si>
+    <t>Dilan Regmi</t>
+  </si>
+  <si>
+    <t>BBS</t>
+  </si>
+  <si>
+    <t>2079-10-25</t>
+  </si>
+  <si>
+    <t>Mani Kumar Khaling</t>
+  </si>
+  <si>
+    <t>M.A./B.Ed.</t>
+  </si>
+  <si>
+    <t>2074-08-28</t>
+  </si>
+  <si>
+    <t>Sanoj Chapagain</t>
+  </si>
+  <si>
+    <t>2073-04-17</t>
+  </si>
+  <si>
+    <t>Rohit Rijal</t>
   </si>
   <si>
     <t>M.Ed</t>
   </si>
   <si>
-    <t>Part-Time</t>
+    <t>2067-01-15</t>
+  </si>
+  <si>
+    <t>Gajendra Chemjong</t>
+  </si>
+  <si>
+    <t>2076-10-13</t>
+  </si>
+  <si>
+    <t>Sameer Rai</t>
+  </si>
+  <si>
+    <t>M.B.S.</t>
+  </si>
+  <si>
+    <t>2072-09-02</t>
+  </si>
+  <si>
+    <t>Lokendra Balampaki</t>
+  </si>
+  <si>
+    <t>2069-09-01</t>
+  </si>
+  <si>
+    <t>Bhanu Bhakta Regmi</t>
   </si>
   <si>
     <t>2065-06-08</t>
   </si>
   <si>
-    <t>Asst. Lecturer/Teaching Assistant</t>
-[...65 lines deleted...]
-    <t>2073-04-17</t>
+    <t>Santosh Kumar Limbu</t>
   </si>
   <si>
     <t>2069-06-10</t>
   </si>
   <si>
-    <t>Bachelor</t>
-[...2 lines deleted...]
-    <t>2068-03-20</t>
+    <t>Tika Devi Bhattarai</t>
   </si>
   <si>
     <t>M.A/B.Ed/L.L.B.</t>
   </si>
   <si>
     <t>2065-12-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -574,356 +661,434 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E23"/>
+  <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E23" sqref="E23"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="450">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="2"/>
+      <c r="A5" s="2" t="s">
+        <v>6</v>
+      </c>
       <c r="B5" s="2" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
+      <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="2"/>
+      <c r="A6" s="2" t="s">
+        <v>9</v>
+      </c>
       <c r="B6" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="2"/>
+      <c r="A7" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="B7" s="2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C7" s="2"/>
+        <v>14</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="D7" s="2" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="E7" s="2"/>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="2"/>
+      <c r="A8" s="2" t="s">
+        <v>17</v>
+      </c>
       <c r="B8" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>16</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="E11" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="2" t="s">
+      <c r="C14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>18</v>
       </c>
-    </row>
-[...109 lines deleted...]
-      </c>
       <c r="C17" s="2" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="2"/>
+      <c r="A18" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="B18" s="2" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="2"/>
+      <c r="A19" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="B19" s="2" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="2"/>
+      <c r="A20" s="2" t="s">
+        <v>56</v>
+      </c>
       <c r="B20" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="2"/>
+      <c r="A21" s="2" t="s">
+        <v>58</v>
+      </c>
       <c r="B21" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C21" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>59</v>
+      </c>
       <c r="D21" s="2" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E21" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="2"/>
+      <c r="A22" s="2" t="s">
+        <v>61</v>
+      </c>
       <c r="B22" s="2" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="E22" s="2"/>
+        <v>7</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="2"/>
+      <c r="A23" s="2" t="s">
+        <v>63</v>
+      </c>
       <c r="B23" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>40</v>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:A4"/>
     <mergeCell ref="B4:B4"/>
     <mergeCell ref="C4:C4"/>
     <mergeCell ref="D4:D4"/>
     <mergeCell ref="E4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>