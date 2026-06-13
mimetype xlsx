--- v1 (2026-04-19)
+++ v2 (2026-06-13)
@@ -14,223 +14,187 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dropout Students Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Rabi Campus
 Staff Detail Information Report
 Academic Year: 2025</t>
   </si>
   <si>
     <t>Staff Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Qualification</t>
   </si>
   <si>
     <t>Job Type</t>
   </si>
   <si>
     <t>Date of joining</t>
   </si>
   <si>
-    <t>Test Teacher</t>
+    <t>Admin 1</t>
+  </si>
+  <si>
+    <t>First Class</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Permanent</t>
+  </si>
+  <si>
+    <t>Janga Bahadur Thapa</t>
+  </si>
+  <si>
+    <t>Reader</t>
+  </si>
+  <si>
+    <t>MA, M Ed</t>
+  </si>
+  <si>
+    <t>Teaching Staff</t>
+  </si>
+  <si>
+    <t>2081-03-05</t>
+  </si>
+  <si>
+    <t>Nirupa Bhattari</t>
+  </si>
+  <si>
+    <t>Asst. Lecturer/Teaching Assistant</t>
+  </si>
+  <si>
+    <t>MBS</t>
+  </si>
+  <si>
+    <t>2080-05-24</t>
+  </si>
+  <si>
+    <t>Niraj Rai</t>
+  </si>
+  <si>
+    <t>Assistants</t>
+  </si>
+  <si>
+    <t>SLC</t>
+  </si>
+  <si>
+    <t>Non-Teaching Staff</t>
+  </si>
+  <si>
+    <t>2076-08-04</t>
+  </si>
+  <si>
+    <t>Sarsawati Rai</t>
+  </si>
+  <si>
+    <t>Third Class</t>
+  </si>
+  <si>
+    <t>Bachelor</t>
+  </si>
+  <si>
+    <t>2068-03-20</t>
+  </si>
+  <si>
+    <t>Pushpalal Bhattarai</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>2080-10-18</t>
+  </si>
+  <si>
+    <t>Rohit Prasad Dhungana</t>
   </si>
   <si>
     <t>Lecturer</t>
   </si>
   <si>
-    <t>Not Set</t>
-[...103 lines deleted...]
-  <si>
     <t>M.A, MEd</t>
   </si>
   <si>
     <t>2080-04-08</t>
   </si>
   <si>
     <t>Dilan Regmi</t>
   </si>
   <si>
     <t>BBS</t>
   </si>
   <si>
     <t>2079-10-25</t>
   </si>
   <si>
     <t>Mani Kumar Khaling</t>
   </si>
   <si>
     <t>M.A./B.Ed.</t>
   </si>
   <si>
     <t>2074-08-28</t>
   </si>
   <si>
     <t>Sanoj Chapagain</t>
   </si>
   <si>
     <t>2073-04-17</t>
   </si>
   <si>
-    <t>Rohit Rijal</t>
+    <t>Gajendra Chemjong</t>
   </si>
   <si>
     <t>M.Ed</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gajendra Chemjong</t>
   </si>
   <si>
     <t>2076-10-13</t>
   </si>
   <si>
     <t>Sameer Rai</t>
   </si>
   <si>
     <t>M.B.S.</t>
   </si>
   <si>
     <t>2072-09-02</t>
   </si>
   <si>
     <t>Lokendra Balampaki</t>
   </si>
   <si>
     <t>2069-09-01</t>
   </si>
   <si>
     <t>Bhanu Bhakta Regmi</t>
   </si>
   <si>
     <t>2065-06-08</t>
   </si>
@@ -661,434 +625,355 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="450">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2"/>
+      <c r="C5" s="2" t="s">
+        <v>8</v>
+      </c>
       <c r="D5" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C6" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>12</v>
+      </c>
       <c r="D6" s="2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E7" s="2"/>
+        <v>13</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>57</v>
-      </c>
-[...83 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:A4"/>
     <mergeCell ref="B4:B4"/>
     <mergeCell ref="C4:C4"/>
     <mergeCell ref="D4:D4"/>
     <mergeCell ref="E4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>