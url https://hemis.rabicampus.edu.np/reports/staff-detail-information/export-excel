--- v2 (2026-06-13)
+++ v3 (2026-08-25)
@@ -14,82 +14,70 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dropout Students Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Rabi Campus
 Staff Detail Information Report
 Academic Year: 2025</t>
   </si>
   <si>
     <t>Staff Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Qualification</t>
   </si>
   <si>
     <t>Job Type</t>
   </si>
   <si>
     <t>Date of joining</t>
-  </si>
-[...10 lines deleted...]
-    <t>Permanent</t>
   </si>
   <si>
     <t>Janga Bahadur Thapa</t>
   </si>
   <si>
     <t>Reader</t>
   </si>
   <si>
     <t>MA, M Ed</t>
   </si>
   <si>
     <t>Teaching Staff</t>
   </si>
   <si>
     <t>2081-03-05</t>
   </si>
   <si>
     <t>Nirupa Bhattari</t>
   </si>
   <si>
     <t>Asst. Lecturer/Teaching Assistant</t>
   </si>
   <si>
     <t>MBS</t>
   </si>
@@ -263,51 +251,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789453b18868b599cc8c68bba08fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789453b18868b599cc8c68bba08fc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a96eab17ba2b16c37906db1e4651a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a96eab17ba2b16c37906db1e4651a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4762500" cy="4762500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="School Logo" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -625,355 +613,340 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="450">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2"/>
+      <c r="E5" s="2" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="D11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="2" t="s">
+      <c r="D15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>53</v>
-      </c>
-[...27 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:A4"/>
     <mergeCell ref="B4:B4"/>
     <mergeCell ref="C4:C4"/>
     <mergeCell ref="D4:D4"/>
     <mergeCell ref="E4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>