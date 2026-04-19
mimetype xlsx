--- v0 (2025-10-30)
+++ v1 (2026-04-19)
@@ -14,88 +14,103 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Staff Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Rabi Campus
 Staff Position, Job Type, and Gender Report
 Academic Year: 2025</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Job Type</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
+    <t>Assistants</t>
+  </si>
+  <si>
+    <t>Non-Teaching Staff</t>
+  </si>
+  <si>
     <t>Asst. Lecturer/Teaching Assistant</t>
   </si>
   <si>
     <t>Part-Time</t>
   </si>
   <si>
+    <t>Teaching Staff</t>
+  </si>
+  <si>
     <t>First Class</t>
   </si>
   <si>
     <t>Permanent</t>
   </si>
   <si>
     <t>Lecturer</t>
   </si>
   <si>
     <t>Contract</t>
+  </si>
+  <si>
+    <t>Not Set</t>
+  </si>
+  <si>
+    <t>Reader</t>
   </si>
   <si>
     <t>Third Class</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -493,60 +508,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.333333333333" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="450">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3">
         <v>2025</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2"/>
       <c r="B5" s="2" t="s">
         <v>2</v>
@@ -567,121 +582,206 @@
       </c>
       <c r="B6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="2">
         <v>1</v>
       </c>
       <c r="D6" s="2">
         <v>1</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="2">
         <v>1</v>
       </c>
       <c r="D7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D8" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C9" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D9" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C10" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D10" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="2">
+        <v>1</v>
+      </c>
+      <c r="D11" s="2">
+        <v>0</v>
+      </c>
+      <c r="E11" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="2">
+      <c r="C12" s="2">
+        <v>1</v>
+      </c>
+      <c r="D12" s="2">
+        <v>1</v>
+      </c>
+      <c r="E12" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="2">
+        <v>4</v>
+      </c>
+      <c r="D13" s="2">
+        <v>4</v>
+      </c>
+      <c r="E13" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="2">
+        <v>7</v>
+      </c>
+      <c r="D14" s="2">
+        <v>6</v>
+      </c>
+      <c r="E14" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="2">
+        <v>1</v>
+      </c>
+      <c r="D15" s="2">
+        <v>0</v>
+      </c>
+      <c r="E15" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="2">
+        <v>1</v>
+      </c>
+      <c r="D16" s="2">
+        <v>0</v>
+      </c>
+      <c r="E16" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="C5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>