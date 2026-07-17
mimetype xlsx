--- v1 (2026-04-19)
+++ v2 (2026-07-17)
@@ -1,113 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Staff Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Rabi Campus
 Staff Position, Job Type, and Gender Report
-Academic Year: 2025</t>
+Academic Year: 2081-2082</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
+    <t>2081-2082</t>
+  </si>
+  <si>
     <t>Job Type</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Assistants</t>
   </si>
   <si>
     <t>Non-Teaching Staff</t>
   </si>
   <si>
     <t>Asst. Lecturer/Teaching Assistant</t>
   </si>
   <si>
-    <t>Part-Time</t>
-[...1 lines deleted...]
-  <si>
     <t>Teaching Staff</t>
   </si>
   <si>
-    <t>First Class</t>
-[...4 lines deleted...]
-  <si>
     <t>Lecturer</t>
-  </si>
-[...4 lines deleted...]
-    <t>Not Set</t>
   </si>
   <si>
     <t>Reader</t>
   </si>
   <si>
     <t>Third Class</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -143,119 +129,50 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...67 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -500,311 +417,208 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="83.333333333333" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="450">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="3">
-        <v>2025</v>
+      <c r="B4" s="3" t="s">
+        <v>2</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2"/>
       <c r="B5" s="2" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C6" s="2">
         <v>1</v>
       </c>
       <c r="D6" s="2">
         <v>1</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C7" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D7" s="2">
         <v>1</v>
       </c>
       <c r="E7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D8" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C9" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C10" s="2">
         <v>1</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="2">
-        <v>1</v>
-[...100 lines deleted...]
-      <c r="E16" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="C5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Staff Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>