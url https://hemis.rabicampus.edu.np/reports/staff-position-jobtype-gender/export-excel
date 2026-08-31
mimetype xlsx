--- v2 (2026-07-17)
+++ v3 (2026-08-31)
@@ -1,38 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Staff Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
@@ -129,50 +131,119 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a96eab17ba2b16c37906db1e4651a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a96eab17ba2b16c37906db1e4651a.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="4762500" cy="4762500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="School Logo" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="School Logo" descr="School Logo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -417,74 +488,74 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="83.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" customHeight="1" ht="450">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2"/>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>5</v>
@@ -575,50 +646,51 @@
         <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="C5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Staff Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>