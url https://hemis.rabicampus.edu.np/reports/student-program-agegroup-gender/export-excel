--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -492,54 +492,54 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="O7" sqref="O7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
@@ -605,134 +605,134 @@
       <c r="J5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="2"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D6" s="2">
         <v>2</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
       <c r="F6" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G6" s="2">
         <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
         <v>4</v>
       </c>
       <c r="J6" s="2">
         <v>1</v>
       </c>
       <c r="K6" s="2">
         <v>0</v>
       </c>
       <c r="L6" s="2">
         <v>1</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
         <v>0</v>
       </c>
       <c r="O6" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2">
         <v>2</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
+        <v>6</v>
+      </c>
+      <c r="E7" s="2">
+        <v>0</v>
+      </c>
+      <c r="F7" s="2">
         <v>8</v>
       </c>
-      <c r="E7" s="2">
-[...2 lines deleted...]
-      <c r="F7" s="2">
+      <c r="G7" s="2">
+        <v>54</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2">
+        <v>8</v>
+      </c>
+      <c r="J7" s="2">
+        <v>17</v>
+      </c>
+      <c r="K7" s="2">
+        <v>0</v>
+      </c>
+      <c r="L7" s="2">
         <v>9</v>
       </c>
-      <c r="G7" s="2">
-[...16 lines deleted...]
-      </c>
       <c r="M7" s="2">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="N7" s="2">
         <v>0</v>
       </c>
       <c r="O7" s="4">
-        <v>147</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:N3"/>
     <mergeCell ref="O3:O5"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>