--- v2 (2026-04-19)
+++ v3 (2026-07-17)
@@ -1,107 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Province Ethnicity Gender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Rabi Campus
 Age Group Program Gender
 Academic Year: 2025</t>
   </si>
   <si>
     <t>S.No.</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Age Group</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Below 18</t>
   </si>
   <si>
     <t>18–22</t>
   </si>
   <si>
     <t>23–28</t>
   </si>
   <si>
     <t>Above 28</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>Bachelor of Business Studies</t>
   </si>
   <si>
     <t>Bachelor of Education</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -120,110 +121,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFdee2e6"/>
       </left>
       <right style="thin">
         <color rgb="FFdee2e6"/>
       </right>
       <top style="thin">
         <color rgb="FFdee2e6"/>
       </top>
       <bottom style="thin">
         <color rgb="FFdee2e6"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...37 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -468,78 +433,78 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O7" sqref="O7"/>
+      <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
@@ -623,142 +588,187 @@
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="2">
         <v>0</v>
       </c>
       <c r="D6" s="2">
         <v>2</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>6</v>
       </c>
       <c r="G6" s="2">
         <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
+        <v>13</v>
+      </c>
+      <c r="J6" s="2">
+        <v>9</v>
+      </c>
+      <c r="K6" s="2">
+        <v>0</v>
+      </c>
+      <c r="L6" s="2">
         <v>4</v>
       </c>
-      <c r="J6" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="M6" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N6" s="2">
         <v>0</v>
       </c>
       <c r="O6" s="4">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2">
         <v>2</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>8</v>
       </c>
       <c r="G7" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J7" s="2">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="K7" s="2">
         <v>0</v>
       </c>
       <c r="L7" s="2">
         <v>9</v>
       </c>
       <c r="M7" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="N7" s="2">
         <v>0</v>
       </c>
       <c r="O7" s="4">
-        <v>113</v>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="5"/>
+      <c r="C8" s="2">
+        <v>0</v>
+      </c>
+      <c r="D8" s="2">
+        <v>7</v>
+      </c>
+      <c r="E8" s="2">
+        <v>0</v>
+      </c>
+      <c r="F8" s="2">
+        <v>14</v>
+      </c>
+      <c r="G8" s="2">
+        <v>64</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="2">
+        <v>22</v>
+      </c>
+      <c r="J8" s="2">
+        <v>35</v>
+      </c>
+      <c r="K8" s="2">
+        <v>0</v>
+      </c>
+      <c r="L8" s="2">
+        <v>13</v>
+      </c>
+      <c r="M8" s="2">
+        <v>16</v>
+      </c>
+      <c r="N8" s="2">
+        <v>0</v>
+      </c>
+      <c r="O8" s="2">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:N3"/>
     <mergeCell ref="O3:O5"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
+    <mergeCell ref="A8:B8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Province Ethnicity Gender</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>