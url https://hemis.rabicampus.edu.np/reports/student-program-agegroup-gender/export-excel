--- v3 (2026-07-17)
+++ v4 (2026-08-31)
@@ -1,38 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Province Ethnicity Gender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
@@ -145,50 +147,89 @@
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a96eab17ba2b16c37906db1e4651a.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="School Logo" descr="School Logo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -433,51 +474,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
@@ -588,187 +629,188 @@
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="2">
         <v>0</v>
       </c>
       <c r="D6" s="2">
         <v>2</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>6</v>
       </c>
       <c r="G6" s="2">
         <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J6" s="2">
         <v>9</v>
       </c>
       <c r="K6" s="2">
         <v>0</v>
       </c>
       <c r="L6" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M6" s="2">
         <v>3</v>
       </c>
       <c r="N6" s="2">
         <v>0</v>
       </c>
       <c r="O6" s="4">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2">
         <v>2</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>5</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G7" s="2">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J7" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K7" s="2">
         <v>0</v>
       </c>
       <c r="L7" s="2">
         <v>9</v>
       </c>
       <c r="M7" s="2">
         <v>13</v>
       </c>
       <c r="N7" s="2">
         <v>0</v>
       </c>
       <c r="O7" s="4">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="2">
         <v>0</v>
       </c>
       <c r="D8" s="2">
         <v>7</v>
       </c>
       <c r="E8" s="2">
         <v>0</v>
       </c>
       <c r="F8" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" s="2">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
         <v>22</v>
       </c>
       <c r="J8" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K8" s="2">
         <v>0</v>
       </c>
       <c r="L8" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M8" s="2">
         <v>16</v>
       </c>
       <c r="N8" s="2">
         <v>0</v>
       </c>
       <c r="O8" s="2">
         <v>171</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:N3"/>
     <mergeCell ref="O3:O5"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="A8:B8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Province Ethnicity Gender</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>